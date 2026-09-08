--- v0 (2025-12-17)
+++ v1 (2026-09-08)
@@ -1,69 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="002975DD" w:rsidRPr="00733F4B" w:rsidRDefault="00713C21">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="5845"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2116455</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-48895</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2770505" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20463"/>
                 <wp:lineTo x="21387" y="20463"/>
                 <wp:lineTo x="21387" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="35" name="Imagen 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -89,434 +92,356 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2770505" cy="482600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0032696B" w:rsidRPr="00733F4B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1028758" cy="432339"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="5" name="Image 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Image 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1028758" cy="432339"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002975DD" w:rsidRPr="00733F4B" w:rsidRDefault="002975DD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="21"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="7"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002975DD" w:rsidRPr="00733F4B" w:rsidRDefault="0032696B" w:rsidP="00713C21">
+    <w:p w:rsidR="002975DD" w:rsidRPr="00147FEB" w:rsidRDefault="0032696B" w:rsidP="00713C21">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6126"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733F4B">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733F4B">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B030B8" w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B030B8">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B030B8" w:rsidRPr="00147FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidRPr="00733F4B">
+      <w:r w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B030B8">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B030B8" w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B030B8" w:rsidRPr="00147FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidRPr="00733F4B">
+      <w:r w:rsidR="00713C21" w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B030B8">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733F4B">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00713C21" w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B030B8">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...35 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>ISSN 1137-1102</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002975DD" w:rsidRPr="00733F4B" w:rsidRDefault="00713C21" w:rsidP="00713C21">
+    <w:p w:rsidR="002975DD" w:rsidRPr="00147FEB" w:rsidRDefault="00713C21" w:rsidP="00713C21">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6037"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:right="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00713C21">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://doi.org/         </w:t>
+      </w:r>
+      <w:r w:rsidR="0032696B" w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00147FEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0032696B" w:rsidRPr="00147FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...55 lines deleted...]
-    <w:p w:rsidR="002975DD" w:rsidRPr="00733F4B" w:rsidRDefault="002975DD">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>eISSN 1989-631X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002975DD" w:rsidRPr="00147FEB" w:rsidRDefault="002975DD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="002975DD" w:rsidRPr="00733F4B" w:rsidRDefault="002975DD">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002975DD" w:rsidRPr="00147FEB" w:rsidRDefault="002975DD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="002975DD" w:rsidRDefault="002975DD">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002975DD" w:rsidRPr="00147FEB" w:rsidRDefault="002975DD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00713C21" w:rsidRPr="00733F4B" w:rsidRDefault="00713C21">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00713C21" w:rsidRPr="00147FEB" w:rsidRDefault="00713C21">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="16"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002975DD" w:rsidRPr="00F64EFC" w:rsidRDefault="00F64EFC">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="366" w:lineRule="exact"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64EFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title in </w:t>
-[...10 lines deleted...]
-        <w:t>Spanish</w:t>
+        <w:t>Title in Spanish</w:t>
       </w:r>
       <w:r w:rsidR="0032696B" w:rsidRPr="00F64EFC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="002975DD" w:rsidRPr="009C4792" w:rsidRDefault="00F64EFC">
       <w:pPr>
         <w:spacing w:before="68" w:line="223" w:lineRule="auto"/>
         <w:ind w:left="51" w:right="49"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C4792">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title in Basque</w:t>
       </w:r>
@@ -532,150 +457,60 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B131B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title in English</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002975DD" w:rsidRPr="00B131B0" w:rsidRDefault="002975DD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002975DD" w:rsidRPr="00B131B0" w:rsidRDefault="00F64EFC">
-[...98 lines deleted...]
-    <w:p w:rsidR="002975DD" w:rsidRPr="00B131B0" w:rsidRDefault="002975DD">
+    <w:p w:rsidR="002975DD" w:rsidRDefault="002975DD">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00047464" w:rsidRPr="00B131B0" w:rsidRDefault="00047464">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002975DD" w:rsidRPr="00B131B0" w:rsidRDefault="002975DD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00913FD3" w:rsidRPr="002B015B" w:rsidRDefault="00B131B0" w:rsidP="00913FD3">
       <w:pPr>
         <w:ind w:right="111"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
@@ -850,93 +685,78 @@
     <w:p w:rsidR="00B131B0" w:rsidRPr="00550272" w:rsidRDefault="00B131B0" w:rsidP="00B131B0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00550272">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Literal quote of 40 words or more in a separate paragraph with a 2.5 cm left indentation, without quotation marks, and preceded by a colon.</w:t>
       </w:r>
       <w:r w:rsidRPr="00550272">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Literal quote </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Literal quote of 40 words or more in a separate paragraph with a 2.5 cm left indentation, without quotation marks, and preceded by a colon (Berger &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00550272">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Luckmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00550272">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Luckmann</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>, 2013: 132).</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="007D50F9" w:rsidRPr="009C4792" w:rsidRDefault="007D50F9" w:rsidP="00807720">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="003E458D" w:rsidRDefault="004C4273" w:rsidP="003E458D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003E458D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
@@ -1142,92 +962,92 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A12DE5">
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidR="007C4449" w:rsidRPr="00A12DE5">
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A12DE5">
         <w:t>Title of the image/graphic</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2497"/>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="1986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C4449" w:rsidRPr="00B030B8" w:rsidTr="00ED339F">
+      <w:tr w:rsidR="007C4449" w:rsidRPr="00047464" w:rsidTr="00ED339F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007C4449" w:rsidRPr="00A12DE5" w:rsidRDefault="007C4449" w:rsidP="00ED339F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007C4449" w:rsidRPr="00A12DE5" w:rsidRDefault="007C4449" w:rsidP="00ED339F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007C4449" w:rsidRPr="00A12DE5" w:rsidRDefault="007C4449" w:rsidP="00ED339F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C4449" w:rsidRPr="00B030B8" w:rsidTr="00ED339F">
+      <w:tr w:rsidR="007C4449" w:rsidRPr="00047464" w:rsidTr="00ED339F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007C4449" w:rsidRPr="00A12DE5" w:rsidRDefault="007C4449" w:rsidP="00ED339F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007C4449" w:rsidRPr="00A12DE5" w:rsidRDefault="007C4449" w:rsidP="00ED339F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -1695,69 +1515,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00021154" w:rsidRPr="00021154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Catalá</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00021154" w:rsidRPr="00021154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, and</w:t>
       </w:r>
       <w:r w:rsidRPr="00021154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> O. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> O. Díaz (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00021154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>coords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00021154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00021154">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -1801,154 +1603,114 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Agirre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A., </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>, A., Aiestaran, A., and</w:t>
+      </w:r>
+      <w:r w:rsidR="007D50F9" w:rsidRPr="007D50F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Aiestaran</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D50F9" w:rsidRPr="007D50F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>, A., and</w:t>
-      </w:r>
+        <w:t>Zabalondo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D50F9" w:rsidRPr="007D50F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>, B. (2015). Periodistas y lectores vascos y europeos contestan sobre el futuro de la profesión. Una colección de acuerdos y desacuerdos. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D50F9" w:rsidRPr="007C4449">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>ZER</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>ZER Revista de Estudios de Comunicación, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="007D50F9" w:rsidRPr="007D50F9">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Revista de Estudios de Comunicación, 20</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(39), 101-125. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D50F9" w:rsidRPr="007D50F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(39), 101-125. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D50F9" w:rsidRPr="007D50F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>doi</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>: 10.1387/zer.15525</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="007D50F9" w:rsidRPr="00B030B8" w:rsidRDefault="00021154" w:rsidP="007D50F9">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00021154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Heshmati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00021154">
@@ -1969,105 +1731,51 @@
       </w:r>
       <w:r w:rsidR="007D50F9" w:rsidRPr="007C4449">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Information and communications technology</w:t>
       </w:r>
       <w:r w:rsidR="007D50F9" w:rsidRPr="007D50F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Princeton: Princeton University Press. </w:t>
       </w:r>
       <w:r w:rsidR="007D50F9" w:rsidRPr="00B030B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>http://</w:t>
-[...53 lines deleted...]
-        <w:t>=14475</w:t>
+        <w:t>http://search.proquest.com/docview/189251427?accountid=14475</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0032696B" w:rsidRPr="00B030B8" w:rsidRDefault="0032696B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="128"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0032696B" w:rsidRPr="00B030B8" w:rsidRDefault="0032696B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="128"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007C4449" w:rsidRPr="00B030B8" w:rsidRDefault="00021154" w:rsidP="007C4449">
@@ -2342,137 +2050,71 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ISSN 1137-1102 - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F64EFC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eISSN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F64EFC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1989-</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> Press</w:t>
+        <w:t xml:space="preserve"> 1989-631X / © UPV/EHU Press</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A14FA9" w:rsidRPr="00A14FA9" w:rsidRDefault="00B030B8" w:rsidP="00A14FA9">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006022D6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11E375EE" wp14:editId="5E2FDB57">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>332</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>6483559</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="508635" cy="177800"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Image 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Image 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -2572,161 +2214,159 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14FA9">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Derivatives 4.0 International License</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002975DD" w:rsidRPr="00021154" w:rsidRDefault="002975DD" w:rsidP="00D82FC6">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="58"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="002975DD" w:rsidRPr="00021154" w:rsidSect="00687F0C">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="9640" w:h="13610"/>
       <w:pgMar w:top="1300" w:right="1020" w:bottom="1020" w:left="1020" w:header="1101" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003613F3" w:rsidRDefault="003613F3">
+    <w:p w:rsidR="00C70CB8" w:rsidRDefault="00C70CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003613F3" w:rsidRDefault="003613F3">
+    <w:p w:rsidR="00C70CB8" w:rsidRDefault="00C70CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0032696B" w:rsidRDefault="0032696B">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4416068</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>8002223</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="984250" cy="135255"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Textbox 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
@@ -2945,51 +2585,51 @@
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0032696B" w:rsidRDefault="0032696B">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>650714</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7994811</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1335405" cy="132715"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
@@ -2998,156 +2638,116 @@
                         <a:off x="0" y="0"/>
                         <a:ext cx="1335405" cy="132715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="0032696B" w:rsidRDefault="0032696B">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
-                            <w:t>https://</w:t>
-[...19 lines deleted...]
-                            <w:t>/</w:t>
+                            <w:t>https://doi.org/</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:51.25pt;margin-top:629.5pt;width:105.15pt;height:10.45pt;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdAskSqwEAAEYDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03viSZRuMOMW2YkWB&#10;YhvQ9gNkWYqNWaImKrHz96PkOC22t2IvMmUdHp5DcnszmYEdlccebM2LVc6ZshLa3u5r/vz07foT&#10;ZxiEbcUAVtX8pJDf7K7ebUdXqRI6GFrlGZFYrEZX8y4EV2UZyk4ZgStwytKjBm9EoKvfZ60XI7Gb&#10;ISvz/EM2gm+dB6kQ6e/t/Mh3iV9rJcMPrVEFNtSctIV0+nQ28cx2W1HtvXBdL88yxBtUGNFbKnqh&#10;uhVBsIPv/6EyvfSAoMNKgslA616q5IHcFPlfbh474VTyQs1Bd2kT/j9a+f3407O+rXnJmRWGRvSk&#10;ptDAxMrYnNFhRZhHR6gwfYGJhpyMonsA+QsJkr3CzAlI6NiMSXsTv2STUSL1/3TpORVhMrKt15v3&#10;+YYzSW/FuvxYbGLd7CXbeQx3CgyLQc09zTQpEMcHDDN0gZzFzPWjrDA1U3JXLGYaaE/kZaSR1xx/&#10;H4RXnA33lnoa92MJ/BI0S+DD8BXSFkVLFj4fAug+CYiVZt6zABpWsnBerLgNr+8J9bL+uz8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCSB0sK4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqFOjUBLiVKio4oA4tFCpRzde4ojYjmI3df+e7ancdnZHs2+qZbI9m3AMnXcS5rMMGLrG&#10;6861Er6/1g/PwEJUTqveO5RwxgDL+vamUqX2J7fBaRtbRiEulEqCiXEoOQ+NQavCzA/o6PbjR6si&#10;ybHlelQnCrc9F1n2xK3qHH0wasCVweZ3e7QSdqth/ZH2Rn1OuX5/E4vNeWySlPd36fUFWMQUr2a4&#10;4BM61MR08EenA+tJZyInKw0iL6gVWR7ngtocLqtFUQCvK/6/Rf0HAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAnQLJEqsBAABGAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAkgdLCuEAAAANAQAADwAAAAAAAAAAAAAAAAAFBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="0032696B" w:rsidRDefault="0032696B">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
-                      <w:t>https://</w:t>
-[...19 lines deleted...]
-                      <w:t>/</w:t>
+                      <w:t>https://doi.org/</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003613F3" w:rsidRDefault="003613F3">
+    <w:p w:rsidR="00C70CB8" w:rsidRDefault="00C70CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003613F3" w:rsidRDefault="003613F3">
+    <w:p w:rsidR="00C70CB8" w:rsidRDefault="00C70CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F333A2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A288C54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="438" w:hanging="325"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
@@ -4113,138 +3713,143 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002975DD"/>
     <w:rsid w:val="00021154"/>
+    <w:rsid w:val="00047464"/>
+    <w:rsid w:val="00147FEB"/>
     <w:rsid w:val="00191BCF"/>
     <w:rsid w:val="002975DD"/>
     <w:rsid w:val="002B015B"/>
     <w:rsid w:val="002E2357"/>
     <w:rsid w:val="002E3110"/>
     <w:rsid w:val="0032696B"/>
     <w:rsid w:val="00332CDB"/>
     <w:rsid w:val="003613F3"/>
     <w:rsid w:val="003E458D"/>
+    <w:rsid w:val="004C37C4"/>
     <w:rsid w:val="004C4273"/>
     <w:rsid w:val="00550272"/>
     <w:rsid w:val="0058036C"/>
     <w:rsid w:val="005F6475"/>
     <w:rsid w:val="006022D6"/>
     <w:rsid w:val="00687F0C"/>
     <w:rsid w:val="00713C21"/>
     <w:rsid w:val="00733F4B"/>
     <w:rsid w:val="007C4449"/>
     <w:rsid w:val="007D50F9"/>
     <w:rsid w:val="00807720"/>
     <w:rsid w:val="008428A7"/>
     <w:rsid w:val="00857413"/>
     <w:rsid w:val="00913FD3"/>
     <w:rsid w:val="009C4792"/>
     <w:rsid w:val="00A05F59"/>
     <w:rsid w:val="00A12DE5"/>
     <w:rsid w:val="00A14FA9"/>
     <w:rsid w:val="00A7022A"/>
     <w:rsid w:val="00A76E6D"/>
     <w:rsid w:val="00AA56AE"/>
     <w:rsid w:val="00B030B8"/>
     <w:rsid w:val="00B131B0"/>
+    <w:rsid w:val="00C70CB8"/>
     <w:rsid w:val="00D71CA8"/>
     <w:rsid w:val="00D82FC6"/>
     <w:rsid w:val="00F64EFC"/>
     <w:rsid w:val="00FC7AF0"/>
     <w:rsid w:val="00FD78DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4E343657"/>
+  <w14:docId w14:val="5F754440"/>
   <w15:docId w15:val="{F796FEA1-735A-4D42-89B1-4AF70A7BEC42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4924,51 +4529,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2101364305">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5210,86 +4815,318 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101005F03B24CB20CD94ABEDFD316A4B1962A" ma:contentTypeVersion="10" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="745a08611fe84b087e6c8c96c3273607">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e49b6baa-14d1-4fb5-be97-a7602890e24e" xmlns:ns3="1ad812f4-2805-413a-9356-913ee7bca6c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c7c73ad4f1ff055336c280c99b75c536" ns2:_="" ns3:_="">
+    <xsd:import namespace="e49b6baa-14d1-4fb5-be97-a7602890e24e"/>
+    <xsd:import namespace="1ad812f4-2805-413a-9356-913ee7bca6c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e49b6baa-14d1-4fb5-be97-a7602890e24e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ed04307a-8975-4cc6-89e8-356b3fc343f3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1ad812f4-2805-413a-9356-913ee7bca6c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{31ecff10-132a-4de1-b7da-c2c0d2c4737c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1ad812f4-2805-413a-9356-913ee7bca6c4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e49b6baa-14d1-4fb5-be97-a7602890e24e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1ad812f4-2805-413a-9356-913ee7bca6c4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C32D9B8-FAE8-47AE-9095-9CCDA71AB116}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56759671-C73E-4C9B-B866-F5A763F14650}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7496634C-1834-4580-962C-1DD4A729787B}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>437</Words>
+  <Characters>2405</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UPV/EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2973</CharactersWithSpaces>
+  <CharactersWithSpaces>2837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-06-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign CS3 (5.0)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-12-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 8.0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x0101005F03B24CB20CD94ABEDFD316A4B1962A</vt:lpwstr>
+  </property>
 </Properties>
 </file>