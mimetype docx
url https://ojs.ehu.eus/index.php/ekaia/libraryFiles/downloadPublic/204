--- v0 (2025-12-05)
+++ v1 (2026-04-22)
@@ -228,96 +228,114 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>LABURPENA:</w:t>
       </w:r>
       <w:r w:rsidR="004D692B" w:rsidRPr="00B33551">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00574689">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>(250 hitz gehienez eta paragrafo batean)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE659DB" w14:textId="1D7B9997" w:rsidR="004D692B" w:rsidRPr="00B33551" w:rsidRDefault="00CE3426" w:rsidP="00B33551">
+    <w:p w14:paraId="1BE659DB" w14:textId="115F5E64" w:rsidR="004D692B" w:rsidRPr="00B33551" w:rsidRDefault="00CE3426" w:rsidP="00B33551">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33551">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>GAKO</w:t>
       </w:r>
       <w:r w:rsidR="00F32ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>-HITZ</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33551">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">AK: </w:t>
       </w:r>
       <w:r w:rsidR="00D80923">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
-        <w:t>Sartu hitz-gakoak hementxe</w:t>
+        <w:t>Sartu gako</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>-hitz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80923">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>ak hementxe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE659DC" w14:textId="77777777" w:rsidR="00EE3CAA" w:rsidRPr="00B33551" w:rsidRDefault="00CE3426" w:rsidP="00B33551">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33551">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>ABSTRACT:</w:t>
       </w:r>
       <w:r w:rsidR="00EE3CAA" w:rsidRPr="00B33551">
@@ -780,74 +798,96 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE659E9" w14:textId="77777777" w:rsidR="002333F2" w:rsidRDefault="002333F2" w:rsidP="00CE3426">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE659EA" w14:textId="77777777" w:rsidR="008D2C9C" w:rsidRDefault="008D2C9C" w:rsidP="00CE3426">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BE659EB" w14:textId="77777777" w:rsidR="002333F2" w:rsidRPr="002333F2" w:rsidRDefault="002333F2" w:rsidP="002333F2">
+    <w:p w14:paraId="1BE659EB" w14:textId="1D6F27CD" w:rsidR="002333F2" w:rsidRPr="002333F2" w:rsidRDefault="002333F2" w:rsidP="002333F2">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="340" w:after="340" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002333F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1. Taula</w:t>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6163">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002333F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>aula</w:t>
       </w:r>
       <w:r w:rsidRPr="002333F2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egindako Proben Laburpena.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8830" w:type="dxa"/>
         <w:tblInd w:w="232" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1320"/>
@@ -3680,58 +3720,58 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00382925" w:rsidRPr="008D2C9C" w:rsidSect="00CE3426">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1736" w:right="1467" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BE65A4F" w14:textId="77777777" w:rsidR="00066719" w:rsidRDefault="00066719" w:rsidP="00B0521B">
+    <w:p w14:paraId="1EEA6729" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BE65A50" w14:textId="77777777" w:rsidR="00066719" w:rsidRDefault="00066719" w:rsidP="00B0521B">
+    <w:p w14:paraId="6C5B4231" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4399,58 +4439,58 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Creative Commons Atribución 4.0 Internacional</w:t>
     </w:r>
     <w:r w:rsidRPr="00F36242">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>-en lizentziapean dago</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BE65A4D" w14:textId="77777777" w:rsidR="00066719" w:rsidRDefault="00066719" w:rsidP="00B0521B">
+    <w:p w14:paraId="6D7042AB" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BE65A4E" w14:textId="77777777" w:rsidR="00066719" w:rsidRDefault="00066719" w:rsidP="00B0521B">
+    <w:p w14:paraId="3E4F4474" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BE65A51" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRPr="00F32ED8" w:rsidRDefault="00247CD5" w:rsidP="00B33551">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6804"/>
       </w:tabs>
       <w:ind w:hanging="6"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F32ED8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4538,75 +4578,75 @@
     </w:r>
     <w:r w:rsidR="000B0803">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">ren izen abizenak </w:t>
     </w:r>
     <w:r w:rsidR="001308DE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>eta lankideak</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BE65A54" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRDefault="00F32ED8" w:rsidP="00CE3426">
+  <w:p w14:paraId="1BE65A54" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRDefault="00000000" w:rsidP="00CE3426">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="eu-ES" w:eastAsia="eu-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="1BE65A5E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="Testu-koadroa 36" o:spid="_x0000_s4097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:262.45pt;margin-top:-12.35pt;width:124.35pt;height:55.7pt;z-index:-251658752;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA815smJgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD03thJk6Yx4hRdugwD&#10;ugvQ7gMYWY6FSqInKbG7ry8lp2nQvQ3TgyCK1BF5eLi86Y1mB+m8Qlvy8SjnTFqBlbK7kv963Fxc&#10;c+YD2Ao0WlnyZ+n5zerjh2XXFnKCDepKOkYg1hddW/ImhLbIMi8aacCPsJWWnDU6A4FMt8sqBx2h&#10;G51N8vwq69BVrUMhvafbu8HJVwm/rqUIP+ray8B0ySm3kHaX9m3cs9USip2DtlHimAb8QxYGlKVP&#10;T1B3EIDtnfoLyijh0GMdRgJNhnWthEw1UDXj/F01Dw20MtVC5Pj2RJP/f7Di++GnY6oq+eUVZxYM&#10;9ehR+rC/eEKoHAKjeyKpa31BsQ8tRYf+E/bU7FSwb+9RPHlmcd2A3clb57BrJFSU5Di+zM6eDjg+&#10;gmy7b1jRZ7APmID62pnIIHHCCJ2a9XxqkOwDE/HL2Xwxmc44E+Sb5/PLRepgBsXr69b58EWiYfFQ&#10;ckcCSOhwuPchZgPFa0j8zKNW1UZpnQy32661YwcgsWzSSgW8C9OWdSVfzCazhGwxvk86MiqQmLUy&#10;Jb/O4xrkFdn4bKsUEkDp4UyZaHukJzIycBP6bU+BkbMtVs9ElMNBtDRkdGjQ/eGsI8GW3P/eg5Oc&#10;6a+WyF6Mp9Oo8GRMZ/MJGe7csz33gBUEVfLA2XBchzQVkQeLt9SUWiW+3jI55kpCTDQehyYq/dxO&#10;UW+jvXoBAAD//wMAUEsDBBQABgAIAAAAIQDEWy2r3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/RToNAEEXfTfyHzTTxxbSLSNkWWRo10fja2g8YYAqk7Cxht4X+veuTPk7uyb1n8t1senGl0XWW&#10;NTytIhDEla07bjQcvz+WGxDOI9fYWyYNN3KwK+7vcsxqO/GergffiFDCLkMNrfdDJqWrWjLoVnYg&#10;DtnJjgZ9OMdG1iNOodz0Mo6iVBrsOCy0ONB7S9X5cDEaTl/T43o7lZ/+qPZJ+oadKu1N64fF/PoC&#10;wtPs/2D41Q/qUASn0l64dqLXsI6TbUA1LONEgQiEUs8piFLDJlUgi1z+f6H4AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADzXmyYmAgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMRbLavfAAAACgEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" stroked="f">
+        <v:shape id="Testu-koadroa 36" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:262.45pt;margin-top:-12.35pt;width:124.35pt;height:55.7pt;z-index:-251658752;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA815smJgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD03thJk6Yx4hRdugwD&#10;ugvQ7gMYWY6FSqInKbG7ry8lp2nQvQ3TgyCK1BF5eLi86Y1mB+m8Qlvy8SjnTFqBlbK7kv963Fxc&#10;c+YD2Ao0WlnyZ+n5zerjh2XXFnKCDepKOkYg1hddW/ImhLbIMi8aacCPsJWWnDU6A4FMt8sqBx2h&#10;G51N8vwq69BVrUMhvafbu8HJVwm/rqUIP+ray8B0ySm3kHaX9m3cs9USip2DtlHimAb8QxYGlKVP&#10;T1B3EIDtnfoLyijh0GMdRgJNhnWthEw1UDXj/F01Dw20MtVC5Pj2RJP/f7Di++GnY6oq+eUVZxYM&#10;9ehR+rC/eEKoHAKjeyKpa31BsQ8tRYf+E/bU7FSwb+9RPHlmcd2A3clb57BrJFSU5Di+zM6eDjg+&#10;gmy7b1jRZ7APmID62pnIIHHCCJ2a9XxqkOwDE/HL2Xwxmc44E+Sb5/PLRepgBsXr69b58EWiYfFQ&#10;ckcCSOhwuPchZgPFa0j8zKNW1UZpnQy32661YwcgsWzSSgW8C9OWdSVfzCazhGwxvk86MiqQmLUy&#10;Jb/O4xrkFdn4bKsUEkDp4UyZaHukJzIycBP6bU+BkbMtVs9ElMNBtDRkdGjQ/eGsI8GW3P/eg5Oc&#10;6a+WyF6Mp9Oo8GRMZ/MJGe7csz33gBUEVfLA2XBchzQVkQeLt9SUWiW+3jI55kpCTDQehyYq/dxO&#10;UW+jvXoBAAD//wMAUEsDBBQABgAIAAAAIQDEWy2r3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/RToNAEEXfTfyHzTTxxbSLSNkWWRo10fja2g8YYAqk7Cxht4X+veuTPk7uyb1n8t1senGl0XWW&#10;NTytIhDEla07bjQcvz+WGxDOI9fYWyYNN3KwK+7vcsxqO/GergffiFDCLkMNrfdDJqWrWjLoVnYg&#10;DtnJjgZ9OMdG1iNOodz0Mo6iVBrsOCy0ONB7S9X5cDEaTl/T43o7lZ/+qPZJ+oadKu1N64fF/PoC&#10;wtPs/2D41Q/qUASn0l64dqLXsI6TbUA1LONEgQiEUs8piFLDJlUgi1z+f6H4AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADzXmyYmAgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMRbLavfAAAACgEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" stroked="f">
           <v:textbox>
             <w:txbxContent>
               <w:p w14:paraId="1BE65A63" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRDefault="00247CD5" w:rsidP="00CE3426">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="7088"/>
                   </w:tabs>
                   <w:jc w:val="right"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BE65A64" wp14:editId="1BE65A65">
                       <wp:extent cx="1167145" cy="619760"/>
                       <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                       <wp:docPr id="7" name="Irudia 7" descr="Logo finala"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7841,53 +7881,53 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="609122479">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1174146567">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1267498916">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="768694107">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4099"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="4"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa0NLYwtbQwsjC2MDc0s7RQ0lEKTi0uzszPAykwNKoFANtQg3ItAAAA"/>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;/ENInstantFormat&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004D692B"/>
     <w:rsid w:val="0000758E"/>
     <w:rsid w:val="0001342C"/>
     <w:rsid w:val="00016A30"/>
     <w:rsid w:val="0002254B"/>
@@ -8087,100 +8127,102 @@
     <w:rsid w:val="008B0469"/>
     <w:rsid w:val="008D2C9C"/>
     <w:rsid w:val="008D424C"/>
     <w:rsid w:val="008F2751"/>
     <w:rsid w:val="00902732"/>
     <w:rsid w:val="00911942"/>
     <w:rsid w:val="009176BF"/>
     <w:rsid w:val="00920A94"/>
     <w:rsid w:val="0095272B"/>
     <w:rsid w:val="00963DD7"/>
     <w:rsid w:val="009645AE"/>
     <w:rsid w:val="00981E64"/>
     <w:rsid w:val="00991B69"/>
     <w:rsid w:val="00994B58"/>
     <w:rsid w:val="009A4E73"/>
     <w:rsid w:val="009B0A02"/>
     <w:rsid w:val="009C293F"/>
     <w:rsid w:val="009D018A"/>
     <w:rsid w:val="009D2BD0"/>
     <w:rsid w:val="009D52AB"/>
     <w:rsid w:val="009E1319"/>
     <w:rsid w:val="009E7974"/>
     <w:rsid w:val="00A020D9"/>
     <w:rsid w:val="00A113EC"/>
     <w:rsid w:val="00A158E1"/>
+    <w:rsid w:val="00A17A66"/>
     <w:rsid w:val="00A26627"/>
     <w:rsid w:val="00A41BF8"/>
     <w:rsid w:val="00A452F1"/>
     <w:rsid w:val="00A709C7"/>
     <w:rsid w:val="00A852D9"/>
     <w:rsid w:val="00A917C1"/>
     <w:rsid w:val="00A939B1"/>
     <w:rsid w:val="00A97A6D"/>
     <w:rsid w:val="00AA36DD"/>
     <w:rsid w:val="00AA386C"/>
     <w:rsid w:val="00AB3B5B"/>
     <w:rsid w:val="00AB7B28"/>
     <w:rsid w:val="00AC50EA"/>
     <w:rsid w:val="00AC6D0A"/>
     <w:rsid w:val="00AD0E3A"/>
     <w:rsid w:val="00AD704C"/>
     <w:rsid w:val="00AE664E"/>
     <w:rsid w:val="00AE6FC9"/>
     <w:rsid w:val="00AE7D3E"/>
     <w:rsid w:val="00B0081A"/>
     <w:rsid w:val="00B00AF3"/>
     <w:rsid w:val="00B01AEB"/>
     <w:rsid w:val="00B0521B"/>
     <w:rsid w:val="00B12159"/>
     <w:rsid w:val="00B177A4"/>
     <w:rsid w:val="00B33551"/>
     <w:rsid w:val="00B34311"/>
     <w:rsid w:val="00B40983"/>
     <w:rsid w:val="00B43CE9"/>
     <w:rsid w:val="00B53E58"/>
     <w:rsid w:val="00B60579"/>
     <w:rsid w:val="00B63D94"/>
     <w:rsid w:val="00B64E36"/>
     <w:rsid w:val="00B66917"/>
     <w:rsid w:val="00B74506"/>
     <w:rsid w:val="00B8226B"/>
     <w:rsid w:val="00B8487D"/>
     <w:rsid w:val="00B8609F"/>
     <w:rsid w:val="00B90937"/>
     <w:rsid w:val="00B92268"/>
     <w:rsid w:val="00B959C1"/>
     <w:rsid w:val="00B97797"/>
     <w:rsid w:val="00BA2D4E"/>
     <w:rsid w:val="00BA301A"/>
     <w:rsid w:val="00BA4366"/>
     <w:rsid w:val="00BA69BC"/>
     <w:rsid w:val="00BB3056"/>
     <w:rsid w:val="00BC0F32"/>
     <w:rsid w:val="00BC7A40"/>
     <w:rsid w:val="00BF486B"/>
+    <w:rsid w:val="00BF6163"/>
     <w:rsid w:val="00BF71E0"/>
     <w:rsid w:val="00C068B7"/>
     <w:rsid w:val="00C071BF"/>
     <w:rsid w:val="00C116CA"/>
     <w:rsid w:val="00C1517D"/>
     <w:rsid w:val="00C16DBD"/>
     <w:rsid w:val="00C249B3"/>
     <w:rsid w:val="00C273C8"/>
     <w:rsid w:val="00C369FB"/>
     <w:rsid w:val="00C43084"/>
     <w:rsid w:val="00C43FD0"/>
     <w:rsid w:val="00C52A3B"/>
     <w:rsid w:val="00C70DEB"/>
     <w:rsid w:val="00C76BBF"/>
     <w:rsid w:val="00C83EE1"/>
     <w:rsid w:val="00C83FCD"/>
     <w:rsid w:val="00C91072"/>
     <w:rsid w:val="00C970E5"/>
     <w:rsid w:val="00CA4BAD"/>
     <w:rsid w:val="00CB0859"/>
     <w:rsid w:val="00CB4F3F"/>
     <w:rsid w:val="00CB7634"/>
     <w:rsid w:val="00CE3426"/>
     <w:rsid w:val="00D06C31"/>
     <w:rsid w:val="00D17A4B"/>
@@ -8208,94 +8250,95 @@
     <w:rsid w:val="00DD6820"/>
     <w:rsid w:val="00DE08A9"/>
     <w:rsid w:val="00DF364E"/>
     <w:rsid w:val="00DF750C"/>
     <w:rsid w:val="00E049DA"/>
     <w:rsid w:val="00E20297"/>
     <w:rsid w:val="00E23F33"/>
     <w:rsid w:val="00E25B9F"/>
     <w:rsid w:val="00E3065A"/>
     <w:rsid w:val="00E37EDA"/>
     <w:rsid w:val="00E40DC6"/>
     <w:rsid w:val="00E41B63"/>
     <w:rsid w:val="00E51E17"/>
     <w:rsid w:val="00E702FD"/>
     <w:rsid w:val="00E77526"/>
     <w:rsid w:val="00E8472C"/>
     <w:rsid w:val="00E854AE"/>
     <w:rsid w:val="00E929D4"/>
     <w:rsid w:val="00E956F0"/>
     <w:rsid w:val="00EE3CAA"/>
     <w:rsid w:val="00EF5CA6"/>
     <w:rsid w:val="00F0461B"/>
     <w:rsid w:val="00F04D0D"/>
     <w:rsid w:val="00F133F1"/>
     <w:rsid w:val="00F31681"/>
+    <w:rsid w:val="00F31813"/>
     <w:rsid w:val="00F32ED8"/>
     <w:rsid w:val="00F36242"/>
     <w:rsid w:val="00F369F8"/>
     <w:rsid w:val="00F6126D"/>
     <w:rsid w:val="00F66806"/>
     <w:rsid w:val="00F72DF2"/>
     <w:rsid w:val="00F73415"/>
     <w:rsid w:val="00F84ADC"/>
     <w:rsid w:val="00F87458"/>
     <w:rsid w:val="00F906B6"/>
     <w:rsid w:val="00F93881"/>
     <w:rsid w:val="00F947C3"/>
     <w:rsid w:val="00F9731D"/>
     <w:rsid w:val="00FA1BFC"/>
     <w:rsid w:val="00FB0F2D"/>
     <w:rsid w:val="00FB4A2E"/>
     <w:rsid w:val="00FC064D"/>
     <w:rsid w:val="00FC15FD"/>
     <w:rsid w:val="00FC2BC3"/>
     <w:rsid w:val="00FC6688"/>
     <w:rsid w:val="00FE58C7"/>
     <w:rsid w:val="00FF3694"/>
     <w:rsid w:val="00FF428E"/>
     <w:rsid w:val="00FF4C99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4099"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1BE659D6"/>
   <w15:docId w15:val="{95C75D2A-D3EC-4B7D-80BF-AB3F4913173F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -9734,73 +9777,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21DFE389-0A08-4050-B51E-DA24DBC8E287}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>410</Words>
-  <Characters>2258</Characters>
+  <Words>356</Words>
+  <Characters>2312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2663</CharactersWithSpaces>
+  <CharactersWithSpaces>2656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>