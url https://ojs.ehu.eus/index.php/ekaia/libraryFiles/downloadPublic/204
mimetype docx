--- v1 (2026-04-22)
+++ v2 (2026-06-04)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1BE659D6" w14:textId="77777777" w:rsidR="004D692B" w:rsidRPr="00F32ED8" w:rsidRDefault="0081024F" w:rsidP="00B33551">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -3702,76 +3704,78 @@
       </w:pPr>
       <w:r w:rsidRPr="008D2C9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>c) Sareko erreferentzien URLarekin batera web orrialdearen eguneratze-data adierazi beharko da.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE65A4A" w14:textId="77777777" w:rsidR="00382925" w:rsidRPr="008D2C9C" w:rsidRDefault="00382925" w:rsidP="00CE3426">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00382925" w:rsidRPr="008D2C9C" w:rsidSect="00CE3426">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1736" w:right="1467" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EEA6729" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
+    <w:p w14:paraId="25F9D31B" w14:textId="77777777" w:rsidR="00E131AE" w:rsidRDefault="00E131AE" w:rsidP="00B0521B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C5B4231" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
+    <w:p w14:paraId="1F62E2EE" w14:textId="77777777" w:rsidR="00E131AE" w:rsidRDefault="00E131AE" w:rsidP="00B0521B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3799,50 +3803,60 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E62EE65" w14:textId="77777777" w:rsidR="00AD4CDB" w:rsidRDefault="00AD4CDB">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1987593338"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1BE65A53" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRPr="00B33551" w:rsidRDefault="00C249B3" w:rsidP="00B33551">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
@@ -3873,51 +3887,51 @@
         </w:r>
         <w:r w:rsidR="00D80923">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00B33551">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BE65A58" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRPr="007C0712" w:rsidRDefault="00247CD5" w:rsidP="00CE3426">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007C0712">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1BE65A59" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRPr="00770EBF" w:rsidRDefault="00247CD5" w:rsidP="00CE3426">
@@ -4439,68 +4453,78 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Creative Commons Atribución 4.0 Internacional</w:t>
     </w:r>
     <w:r w:rsidRPr="00F36242">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>-en lizentziapean dago</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D7042AB" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
+    <w:p w14:paraId="2856E60E" w14:textId="77777777" w:rsidR="00E131AE" w:rsidRDefault="00E131AE" w:rsidP="00B0521B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E4F4474" w14:textId="77777777" w:rsidR="00A17A66" w:rsidRDefault="00A17A66" w:rsidP="00B0521B">
+    <w:p w14:paraId="12A1B7A8" w14:textId="77777777" w:rsidR="00E131AE" w:rsidRDefault="00E131AE" w:rsidP="00B0521B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6251BCF3" w14:textId="77777777" w:rsidR="00AD4CDB" w:rsidRDefault="00AD4CDB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BE65A51" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRPr="00F32ED8" w:rsidRDefault="00247CD5" w:rsidP="00B33551">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6804"/>
       </w:tabs>
       <w:ind w:hanging="6"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F32ED8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>EKAIA (20</w:t>
     </w:r>
     <w:r w:rsidR="00E854AE" w:rsidRPr="00F32ED8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -4510,51 +4534,51 @@
     <w:r w:rsidRPr="00F32ED8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">), </w:t>
     </w:r>
     <w:r w:rsidR="00E854AE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>artikulua prentsan/article in press</w:t>
     </w:r>
     <w:r w:rsidRPr="00F32ED8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1BE65A52" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRPr="00B33551" w:rsidRDefault="007C7B9E" w:rsidP="000B0803">
+  <w:p w14:paraId="1BE65A52" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRDefault="007C7B9E" w:rsidP="000B0803">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="left" w:pos="8222"/>
       </w:tabs>
       <w:ind w:hanging="6"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="001308DE">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://doi.org/10.1387/ekaia.xxxxx</w:t>
@@ -4573,54 +4597,81 @@
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Lehen autorea</w:t>
     </w:r>
     <w:r w:rsidR="000B0803">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">ren izen abizenak </w:t>
     </w:r>
     <w:r w:rsidR="001308DE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>eta lankideak</w:t>
     </w:r>
   </w:p>
+  <w:p w14:paraId="34EFD040" w14:textId="6F14EE34" w:rsidR="00AD4CDB" w:rsidRPr="00B33551" w:rsidRDefault="00AD4CDB" w:rsidP="000B0803">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5670"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="left" w:pos="8222"/>
+      </w:tabs>
+      <w:ind w:hanging="6"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DC2D7B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="2A6099"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Behin-behineko bertsioa (euskara-orrazketaren faltan).</w:t>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BE65A54" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRDefault="00000000" w:rsidP="00CE3426">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="eu-ES" w:eastAsia="eu-ES"/>
       </w:rPr>
       <w:pict w14:anchorId="1BE65A5E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
@@ -4787,63 +4838,85 @@
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>https://doi.org/10.1387/ekaia.</w:t>
     </w:r>
     <w:r w:rsidR="00C91072">
       <w:rPr>
         <w:rStyle w:val="Hipervnculo"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>xxxxx</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE3426">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>e-ISSN: 2444-3255</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1BE65A57" w14:textId="77777777" w:rsidR="00247CD5" w:rsidRPr="00CE3426" w:rsidRDefault="00247CD5" w:rsidP="00CE3426">
+  <w:p w14:paraId="1BE65A57" w14:textId="5006BE93" w:rsidR="00247CD5" w:rsidRPr="00CE3426" w:rsidRDefault="00AD4CDB" w:rsidP="00AD4CDB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7513"/>
       </w:tabs>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CE3426">
+    <w:r w:rsidRPr="00DC2D7B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="2A6099"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Behin-behineko bertsioa (euskara-orrazketaren faltan).</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="2A6099"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidR="00247CD5" w:rsidRPr="00CE3426">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>©UPV/EHU Press</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C3576B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0F4DD18"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
@@ -8100,93 +8173,95 @@
     <w:rsid w:val="007824E6"/>
     <w:rsid w:val="007919A6"/>
     <w:rsid w:val="00797C7D"/>
     <w:rsid w:val="007C48F2"/>
     <w:rsid w:val="007C78A5"/>
     <w:rsid w:val="007C7B9E"/>
     <w:rsid w:val="007D60A5"/>
     <w:rsid w:val="007D6200"/>
     <w:rsid w:val="007D62FF"/>
     <w:rsid w:val="007E28CB"/>
     <w:rsid w:val="007E3A7C"/>
     <w:rsid w:val="007E6DB4"/>
     <w:rsid w:val="007F2ACB"/>
     <w:rsid w:val="007F670E"/>
     <w:rsid w:val="00805118"/>
     <w:rsid w:val="0081024F"/>
     <w:rsid w:val="00820E3A"/>
     <w:rsid w:val="00822262"/>
     <w:rsid w:val="0084053A"/>
     <w:rsid w:val="00846F70"/>
     <w:rsid w:val="00853378"/>
     <w:rsid w:val="008535D7"/>
     <w:rsid w:val="00866228"/>
     <w:rsid w:val="008738D7"/>
     <w:rsid w:val="008775D0"/>
+    <w:rsid w:val="00882E22"/>
     <w:rsid w:val="008837B8"/>
     <w:rsid w:val="008A0EA9"/>
     <w:rsid w:val="008B0469"/>
     <w:rsid w:val="008D2C9C"/>
     <w:rsid w:val="008D424C"/>
     <w:rsid w:val="008F2751"/>
     <w:rsid w:val="00902732"/>
     <w:rsid w:val="00911942"/>
     <w:rsid w:val="009176BF"/>
     <w:rsid w:val="00920A94"/>
     <w:rsid w:val="0095272B"/>
     <w:rsid w:val="00963DD7"/>
     <w:rsid w:val="009645AE"/>
     <w:rsid w:val="00981E64"/>
     <w:rsid w:val="00991B69"/>
     <w:rsid w:val="00994B58"/>
     <w:rsid w:val="009A4E73"/>
     <w:rsid w:val="009B0A02"/>
     <w:rsid w:val="009C293F"/>
     <w:rsid w:val="009D018A"/>
     <w:rsid w:val="009D2BD0"/>
     <w:rsid w:val="009D52AB"/>
     <w:rsid w:val="009E1319"/>
     <w:rsid w:val="009E7974"/>
     <w:rsid w:val="00A020D9"/>
     <w:rsid w:val="00A113EC"/>
     <w:rsid w:val="00A158E1"/>
     <w:rsid w:val="00A17A66"/>
     <w:rsid w:val="00A26627"/>
     <w:rsid w:val="00A41BF8"/>
     <w:rsid w:val="00A452F1"/>
     <w:rsid w:val="00A709C7"/>
     <w:rsid w:val="00A852D9"/>
     <w:rsid w:val="00A917C1"/>
     <w:rsid w:val="00A939B1"/>
     <w:rsid w:val="00A97A6D"/>
     <w:rsid w:val="00AA36DD"/>
     <w:rsid w:val="00AA386C"/>
     <w:rsid w:val="00AB3B5B"/>
     <w:rsid w:val="00AB7B28"/>
     <w:rsid w:val="00AC50EA"/>
     <w:rsid w:val="00AC6D0A"/>
     <w:rsid w:val="00AD0E3A"/>
+    <w:rsid w:val="00AD4CDB"/>
     <w:rsid w:val="00AD704C"/>
     <w:rsid w:val="00AE664E"/>
     <w:rsid w:val="00AE6FC9"/>
     <w:rsid w:val="00AE7D3E"/>
     <w:rsid w:val="00B0081A"/>
     <w:rsid w:val="00B00AF3"/>
     <w:rsid w:val="00B01AEB"/>
     <w:rsid w:val="00B0521B"/>
     <w:rsid w:val="00B12159"/>
     <w:rsid w:val="00B177A4"/>
     <w:rsid w:val="00B33551"/>
     <w:rsid w:val="00B34311"/>
     <w:rsid w:val="00B40983"/>
     <w:rsid w:val="00B43CE9"/>
     <w:rsid w:val="00B53E58"/>
     <w:rsid w:val="00B60579"/>
     <w:rsid w:val="00B63D94"/>
     <w:rsid w:val="00B64E36"/>
     <w:rsid w:val="00B66917"/>
     <w:rsid w:val="00B74506"/>
     <w:rsid w:val="00B8226B"/>
     <w:rsid w:val="00B8487D"/>
     <w:rsid w:val="00B8609F"/>
     <w:rsid w:val="00B90937"/>
     <w:rsid w:val="00B92268"/>
@@ -8230,50 +8305,51 @@
     <w:rsid w:val="00D258A0"/>
     <w:rsid w:val="00D302D4"/>
     <w:rsid w:val="00D33FE1"/>
     <w:rsid w:val="00D35781"/>
     <w:rsid w:val="00D46AD4"/>
     <w:rsid w:val="00D51956"/>
     <w:rsid w:val="00D520D8"/>
     <w:rsid w:val="00D57E29"/>
     <w:rsid w:val="00D61D56"/>
     <w:rsid w:val="00D751D7"/>
     <w:rsid w:val="00D80923"/>
     <w:rsid w:val="00D8461D"/>
     <w:rsid w:val="00D85BBD"/>
     <w:rsid w:val="00D9458B"/>
     <w:rsid w:val="00DA1520"/>
     <w:rsid w:val="00DA3A62"/>
     <w:rsid w:val="00DA3FE9"/>
     <w:rsid w:val="00DB46D8"/>
     <w:rsid w:val="00DB65B9"/>
     <w:rsid w:val="00DC67FE"/>
     <w:rsid w:val="00DD6820"/>
     <w:rsid w:val="00DE08A9"/>
     <w:rsid w:val="00DF364E"/>
     <w:rsid w:val="00DF750C"/>
     <w:rsid w:val="00E049DA"/>
+    <w:rsid w:val="00E131AE"/>
     <w:rsid w:val="00E20297"/>
     <w:rsid w:val="00E23F33"/>
     <w:rsid w:val="00E25B9F"/>
     <w:rsid w:val="00E3065A"/>
     <w:rsid w:val="00E37EDA"/>
     <w:rsid w:val="00E40DC6"/>
     <w:rsid w:val="00E41B63"/>
     <w:rsid w:val="00E51E17"/>
     <w:rsid w:val="00E702FD"/>
     <w:rsid w:val="00E77526"/>
     <w:rsid w:val="00E8472C"/>
     <w:rsid w:val="00E854AE"/>
     <w:rsid w:val="00E929D4"/>
     <w:rsid w:val="00E956F0"/>
     <w:rsid w:val="00EE3CAA"/>
     <w:rsid w:val="00EF5CA6"/>
     <w:rsid w:val="00F0461B"/>
     <w:rsid w:val="00F04D0D"/>
     <w:rsid w:val="00F133F1"/>
     <w:rsid w:val="00F31681"/>
     <w:rsid w:val="00F31813"/>
     <w:rsid w:val="00F32ED8"/>
     <w:rsid w:val="00F36242"/>
     <w:rsid w:val="00F369F8"/>
     <w:rsid w:val="00F6126D"/>
@@ -9458,62 +9534,62 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="617758370">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csl.mendeley.com/styles/478159831/ekaia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csl.mendeley.com/styles/478159831/ekaia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxx-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1387/ekaia.xxxxx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9777,73 +9853,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21DFE389-0A08-4050-B51E-DA24DBC8E287}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>356</Words>
-  <Characters>2312</Characters>
+  <Words>410</Words>
+  <Characters>2258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2656</CharactersWithSpaces>
+  <CharactersWithSpaces>2663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>